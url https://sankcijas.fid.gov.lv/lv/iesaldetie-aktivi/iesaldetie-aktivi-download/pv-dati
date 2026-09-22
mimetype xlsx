--- v0 (2026-08-26)
+++ v1 (2026-09-22)
@@ -16,51 +16,51 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Dati" sheetId="1" r:id="rId4"/>
     <sheet name="Informācija par datiem" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
     <t>Informācija par sankciju subjektu - personu, kā saimnieciskie resursi ir iesaldēti</t>
   </si>
   <si>
     <t>Informācija par iesaldētajiem saimnieciskajiem resursiem</t>
   </si>
   <si>
     <t>Saimniecisko resursu iesaldēšanas pamats</t>
   </si>
   <si>
     <t>1. Sankciju subjekts, kā saimnieciskie resursi ir iesaldēti (vārds, uzvārds / nosaukums)</t>
   </si>
   <si>
     <t>2. Dzimšanas datums vai LR personas kods/ reģistrācijas Nr.</t>
   </si>
   <si>
     <t>3. Valstspiederība / reģistrācijas valsts</t>
   </si>
   <si>
     <t>4. Pieteikuma / reģistrācijas numurs</t>
   </si>
   <si>
     <t>5. Saimniecisko resursu veids</t>
   </si>
   <si>
@@ -228,51 +228,75 @@
   <si>
     <t>06.11.2020.</t>
   </si>
   <si>
     <t>765/2006</t>
   </si>
   <si>
     <t>Pārbaudīts, 26.03.2026.</t>
   </si>
   <si>
     <t>26.03.2026.</t>
   </si>
   <si>
     <t>M-21-1287</t>
   </si>
   <si>
     <t>M-21-232</t>
   </si>
   <si>
     <t>M-19-190</t>
   </si>
   <si>
     <t>M-19-84</t>
   </si>
   <si>
-    <t>Informācija tabulā pēdējo reizi atjaunota 26.03.2026.</t>
+    <t>NATURA SIBERICA LTD</t>
+  </si>
+  <si>
+    <t>M-16-63</t>
+  </si>
+  <si>
+    <t>Sankciju sarakstā iekļautas personas īpašumtiesības</t>
+  </si>
+  <si>
+    <t>Sistema Public Joint Stock Financial Corporation</t>
+  </si>
+  <si>
+    <t>1027700003891</t>
+  </si>
+  <si>
+    <t>23.07.2026.</t>
+  </si>
+  <si>
+    <t>Nē</t>
+  </si>
+  <si>
+    <t>17.09.2026.</t>
+  </si>
+  <si>
+    <t>Informācija tabulā pēdējo reizi atjaunota 17.09.2026.</t>
   </si>
   <si>
     <t xml:space="preserve">Iesaldētie intelektuālā īpašuma tiesību objekti </t>
   </si>
   <si>
     <t xml:space="preserve">Informācijas avots: Patentu valde </t>
   </si>
   <si>
     <t>* Skaidrojums par atzīmi "FID pārbaudīts": Lai nodrošinātu, ka FID publicētā informācija ir pamatota, FID 30 dienu laikā pēc informācijas publicēšanas izvērtē un gūst pārliecību, ka sankciju izpilde, tas ir, iesaldēšana vai atbrīvošana no iesaldēšanas, ir veikta atbilstoši normatīvo aktu prasībām. Atzīme 15. kolonnā “FID pārbaudīts” norāda, vai FID ir pabeidzis pārbaudi saistībā ar konkrēto sankciju subjektu. Ja pārbaude ir pabeigta, kolonnā “FID pārbaudīts” būs norādīts “Pārbaudīts” un precizēts pārbaudes pabeigšanas datums. Savukārt, kamēr informācija tiek pārbaudīta, minētajā kolonnā būs norādīts “Nē”. Vēršam uzmanību, ka saskaņā ar Ministru kabineta 26.03.2024. noteikumiem Nr. 184 “Starptautisko un nacionālo sankciju ierosināšanas un izpildes kārtība”, FID savā tīmekļa vietnē 16.04.2024. pirmreizēji publicētās informācijas pārbaudi veiks līdz 31.05.2024.</t>
   </si>
   <si>
     <t>Normatīvie akti, saskaņā ar kuriem veikta iesaldēšana (14. kolonna):
 1) 269/2014 - Padomes Regula (ES) Nr. 269/2014 (2014. gada 17. marts) par ierobežojošiem pasākumiem attiecībā uz darbībām, ar ko tiek grauta vai apdraudēta Ukrainas teritoriālā integritāte, suverenitāte un neatkarība;
 2) 765/2006 - Padomes Regula (EK) Nr. 765/2006 (2006. gada 18. maijs) par ierobežojošiem pasākumiem, ņemot vērā situāciju Baltkrievijā un Baltkrievijas iesaistīšanos Krievijas agresijā pret Ukrainu.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -867,68 +891,68 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_table_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1ps" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R14"/>
+  <dimension ref="A1:R15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" zoomScale="70" zoomScaleNormal="80" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="114.258" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="77.838" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="55.129" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="48.845" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="40.133" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="202.236" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="114.258" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="81.552" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="300.212" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="60.271" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="63.556" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="90.407" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="100.404" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="71.554" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="174.386" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="101.69" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" customHeight="1" ht="30.75" s="1" customFormat="1">
       <c r="A1" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="12"/>
       <c r="C1" s="12"/>
       <c r="D1" s="13" t="s">
         <v>1</v>
       </c>
       <c r="E1" s="13"/>
       <c r="F1" s="13"/>
       <c r="G1" s="13"/>
       <c r="H1" s="13"/>
       <c r="I1" s="14"/>
       <c r="J1" s="15" t="s">
         <v>2</v>
       </c>
@@ -1485,107 +1509,147 @@
       </c>
       <c r="F14" s="17"/>
       <c r="G14" s="17"/>
       <c r="H14" s="17"/>
       <c r="I14" s="17"/>
       <c r="J14" s="17" t="s">
         <v>38</v>
       </c>
       <c r="K14" s="17" t="s">
         <v>57</v>
       </c>
       <c r="L14" s="17" t="s">
         <v>58</v>
       </c>
       <c r="M14" s="17" t="s">
         <v>59</v>
       </c>
       <c r="N14" s="17" t="s">
         <v>60</v>
       </c>
       <c r="O14" s="17" t="s">
         <v>61</v>
       </c>
       <c r="P14" s="17" t="s">
         <v>62</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18">
+      <c r="A15" s="17" t="s">
+        <v>67</v>
+      </c>
+      <c r="B15" s="17"/>
+      <c r="C15" s="17" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" s="17" t="s">
+        <v>68</v>
+      </c>
+      <c r="E15" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="F15" s="17"/>
+      <c r="G15" s="17"/>
+      <c r="H15" s="17"/>
+      <c r="I15" s="17"/>
+      <c r="J15" s="17" t="s">
+        <v>69</v>
+      </c>
+      <c r="K15" s="17" t="s">
+        <v>70</v>
+      </c>
+      <c r="L15" s="17" t="s">
+        <v>71</v>
+      </c>
+      <c r="M15" s="17" t="s">
+        <v>72</v>
+      </c>
+      <c r="N15" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="O15" s="17" t="s">
+        <v>73</v>
+      </c>
+      <c r="P15" s="17" t="s">
+        <v>74</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="D1:I1"/>
     <mergeCell ref="J1:P1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver" r:id="rId1ps"/>
   <tableParts count="1">
     <tablePart r:id="rId_table_1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="8.85546875" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="114.5703125" customWidth="true" style="1"/>
     <col min="2" max="2" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
-        <v>67</v>
+        <v>75</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="3" t="s">
-        <v>68</v>
+        <v>76</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="1" t="s">
-        <v>69</v>
+        <v>77</v>
       </c>
     </row>
     <row r="6" spans="1:2" customHeight="1" ht="128.45">
       <c r="A6" s="2" t="s">
-        <v>70</v>
+        <v>78</v>
       </c>
     </row>
     <row r="8" spans="1:2" customHeight="1" ht="99.75">
       <c r="A8" s="2" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>