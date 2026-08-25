--- v0 (2026-07-22)
+++ v1 (2026-08-25)
@@ -17,51 +17,51 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Dati" sheetId="1" r:id="rId4"/>
     <sheet name="Informācija par datiem" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Dati'!$A$1:$J$164</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="551">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="601">
   <si>
     <t>1. Sankciju subjekts, kā līdzekļi vai saimnieciskie resursi ir iesaldēti (vārds, uzvārds / nosaukums)</t>
   </si>
   <si>
     <t>2. Dzimšanas datums / reģistrācijas Nr.</t>
   </si>
   <si>
     <t>3. Valstspiederība / reģistrācijas valsts</t>
   </si>
   <si>
     <t>4. Iesaldēto līdzekļu vai saimniecisko resursu veids</t>
   </si>
   <si>
     <t>5. Līdzekļu vai saimniecisko resursu iesaldēšanas pamatojums</t>
   </si>
   <si>
     <t>6. Sankciju sarakstā iekļautās personas vārds, uzvārds vai nosaukums</t>
   </si>
   <si>
     <t>7. Datums, no kura spēkā ir sankcijas, pret 6. kolonnā norādīto personu</t>
   </si>
   <si>
     <t>8. Normatīvais akts, saskaņā ar ko veikta iesaldēšana</t>
   </si>
   <si>
@@ -1661,63 +1661,215 @@
     <t>LORDBERG ENERGY Corp.</t>
   </si>
   <si>
     <t>1556148808</t>
   </si>
   <si>
     <t>269/2014
 208/2014</t>
   </si>
   <si>
     <t>Tahir GARAYEV</t>
   </si>
   <si>
     <t>1980. gada janvāris</t>
   </si>
   <si>
     <t>Azerbaidžāna</t>
   </si>
   <si>
     <t>Līdzekļi, nekustamais īpašums</t>
   </si>
   <si>
     <t>15.06.2026.</t>
   </si>
   <si>
-    <t>Nē, precizēta informācija par sankciju sarakstā iekļautās personas dzimšanas datumu un iesaldēto saimniecisko resursu veidu.</t>
-[...2 lines deleted...]
-    <t>7/3/2026</t>
+    <t>Pārbaudīts, 28.07.2026., precizēta informācija par sankciju sarakstā iekļautās personas dzimšanas datumu un iesaldēto saimniecisko resursu veidu.</t>
+  </si>
+  <si>
+    <t>03.07.2026.</t>
   </si>
   <si>
     <t>ALPIU ENERGIJA UAB</t>
   </si>
   <si>
     <t>304538526</t>
   </si>
   <si>
-    <t>Informācija tabulā pēdējo reizi atjaunota 14.07.2026.</t>
+    <t>Pārbaudīts, 28.07.2026.</t>
+  </si>
+  <si>
+    <t>Andrey Ivanovich SCHNEIDER</t>
+  </si>
+  <si>
+    <t>09.02.1974.</t>
+  </si>
+  <si>
+    <t>23.07.2026.</t>
+  </si>
+  <si>
+    <t>27.07.2026.</t>
+  </si>
+  <si>
+    <t>Sergey Ivanovich SCHNEIDER</t>
+  </si>
+  <si>
+    <t>16.06.1966.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Valentina Emmanuiovna SCHNEIDER </t>
+  </si>
+  <si>
+    <t>Valentina Emmanuiovna SCHNEIDER</t>
+  </si>
+  <si>
+    <t>LATPRODUKTI SIA</t>
+  </si>
+  <si>
+    <t>40203246661</t>
+  </si>
+  <si>
+    <t>Līdzekļi, kapitāldaļas, nekustamais īpašums</t>
+  </si>
+  <si>
+    <t>Nē, precizēta informācija par iesaldēto saimniecisko resursu veidu.</t>
+  </si>
+  <si>
+    <t>28.07.2026.</t>
+  </si>
+  <si>
+    <t>Litproduktai UAB</t>
+  </si>
+  <si>
+    <t>305088459</t>
+  </si>
+  <si>
+    <t>Valiente UAB Ārvalsts komersanta filiāle Latvijā</t>
+  </si>
+  <si>
+    <t>40203286467</t>
+  </si>
+  <si>
+    <t>Produktaiest OU</t>
+  </si>
+  <si>
+    <t>16187331</t>
+  </si>
+  <si>
+    <t>Igaunija</t>
+  </si>
+  <si>
+    <t>Next Logistic UAB</t>
+  </si>
+  <si>
+    <t>305694948</t>
+  </si>
+  <si>
+    <t>Valiente UAB</t>
+  </si>
+  <si>
+    <t>305265888</t>
+  </si>
+  <si>
+    <t>ApfelKomm GmbH</t>
+  </si>
+  <si>
+    <t>FN 532456z</t>
+  </si>
+  <si>
+    <t>Austrija</t>
+  </si>
+  <si>
+    <t>ChainStores SK Ltd</t>
+  </si>
+  <si>
+    <t>56089091</t>
+  </si>
+  <si>
+    <t>Slovākija</t>
+  </si>
+  <si>
+    <t>UNITY RETAIL BV</t>
+  </si>
+  <si>
+    <t>0778.811.020</t>
+  </si>
+  <si>
+    <t>Beļģija</t>
+  </si>
+  <si>
+    <t>Sergey Ivanovich SCHNEIDER;
+Andrey Ivanovich SCHNEIDER</t>
+  </si>
+  <si>
+    <t>23.07.2026.
+23.07.2026.</t>
+  </si>
+  <si>
+    <t>29.07.2026.</t>
+  </si>
+  <si>
+    <t>VIGALIGHT S.A.</t>
+  </si>
+  <si>
+    <t>A55454227</t>
+  </si>
+  <si>
+    <t>Spānija</t>
+  </si>
+  <si>
+    <t>RETAIL DISCOUNTER S.R.L.</t>
+  </si>
+  <si>
+    <t>50295056</t>
+  </si>
+  <si>
+    <t>Rumānija</t>
+  </si>
+  <si>
+    <t>SKTRADE AD BEOGRAD</t>
+  </si>
+  <si>
+    <t>21879576</t>
+  </si>
+  <si>
+    <t>Serbija</t>
+  </si>
+  <si>
+    <t>TORGSERVICE RM SRL</t>
+  </si>
+  <si>
+    <t>38148234</t>
+  </si>
+  <si>
+    <t>MERCADO MURAN S.L.</t>
+  </si>
+  <si>
+    <t>B56349483</t>
+  </si>
+  <si>
+    <t>Informācija tabulā pēdējo reizi atjaunota 21.08.2026.</t>
   </si>
   <si>
     <t>Informācija par sankciju subjektiem, kuriem Latvijā iesaldēti līdzekļi vai saimnieciskie resursi</t>
   </si>
   <si>
     <t xml:space="preserve">Informācijas avots: </t>
   </si>
   <si>
     <t xml:space="preserve"> Latvijas kredītiestādes un finanšu iestādes</t>
   </si>
   <si>
     <t xml:space="preserve"> Valsts Zemes dienests</t>
   </si>
   <si>
     <t xml:space="preserve"> Patentu valde</t>
   </si>
   <si>
     <t xml:space="preserve"> Lauksaimniecības datu centrs</t>
   </si>
   <si>
     <t xml:space="preserve"> Uzņēmumu reģistrs</t>
   </si>
   <si>
     <t xml:space="preserve"> Tiesu administrācija</t>
   </si>
@@ -2326,51 +2478,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1ps" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1ps" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O164"/>
+  <dimension ref="A1:O181"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" zoomScale="70" zoomScaleNormal="80" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="179.099" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="46.989" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="49.131" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="130.825" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="76.553" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="85.979" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="81.266" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="61.985" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="325.349" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="86.693" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" customHeight="1" ht="76.5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
@@ -7583,185 +7735,729 @@
       <c r="A164" s="11" t="s">
         <v>530</v>
       </c>
       <c r="B164" s="11" t="s">
         <v>531</v>
       </c>
       <c r="C164" s="11" t="s">
         <v>235</v>
       </c>
       <c r="D164" s="11" t="s">
         <v>69</v>
       </c>
       <c r="E164" s="11" t="s">
         <v>14</v>
       </c>
       <c r="F164" s="11" t="s">
         <v>523</v>
       </c>
       <c r="G164" s="11" t="s">
         <v>527</v>
       </c>
       <c r="H164" s="11" t="s">
         <v>17</v>
       </c>
       <c r="I164" s="11" t="s">
-        <v>431</v>
+        <v>532</v>
       </c>
       <c r="J164" s="12" t="s">
         <v>529</v>
+      </c>
+    </row>
+    <row r="165" spans="1:15">
+      <c r="A165" s="11" t="s">
+        <v>533</v>
+      </c>
+      <c r="B165" s="11" t="s">
+        <v>534</v>
+      </c>
+      <c r="C165" s="11" t="s">
+        <v>119</v>
+      </c>
+      <c r="D165" s="11" t="s">
+        <v>69</v>
+      </c>
+      <c r="E165" s="11" t="s">
+        <v>41</v>
+      </c>
+      <c r="F165" s="11" t="s">
+        <v>533</v>
+      </c>
+      <c r="G165" s="11" t="s">
+        <v>535</v>
+      </c>
+      <c r="H165" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="I165" s="11" t="s">
+        <v>431</v>
+      </c>
+      <c r="J165" s="11" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="166" spans="1:15">
+      <c r="A166" s="11" t="s">
+        <v>537</v>
+      </c>
+      <c r="B166" s="11" t="s">
+        <v>538</v>
+      </c>
+      <c r="C166" s="11" t="s">
+        <v>119</v>
+      </c>
+      <c r="D166" s="11" t="s">
+        <v>69</v>
+      </c>
+      <c r="E166" s="11" t="s">
+        <v>41</v>
+      </c>
+      <c r="F166" s="11" t="s">
+        <v>537</v>
+      </c>
+      <c r="G166" s="11" t="s">
+        <v>535</v>
+      </c>
+      <c r="H166" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="I166" s="11" t="s">
+        <v>431</v>
+      </c>
+      <c r="J166" s="11" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="167" spans="1:15">
+      <c r="A167" s="11" t="s">
+        <v>539</v>
+      </c>
+      <c r="B167" s="11" t="s">
+        <v>418</v>
+      </c>
+      <c r="C167" s="11" t="s">
+        <v>119</v>
+      </c>
+      <c r="D167" s="11" t="s">
+        <v>69</v>
+      </c>
+      <c r="E167" s="11" t="s">
+        <v>41</v>
+      </c>
+      <c r="F167" s="11" t="s">
+        <v>540</v>
+      </c>
+      <c r="G167" s="11" t="s">
+        <v>535</v>
+      </c>
+      <c r="H167" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="I167" s="11" t="s">
+        <v>431</v>
+      </c>
+      <c r="J167" s="11" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="168" spans="1:15">
+      <c r="A168" s="11" t="s">
+        <v>541</v>
+      </c>
+      <c r="B168" s="11" t="s">
+        <v>542</v>
+      </c>
+      <c r="C168" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="D168" s="11" t="s">
+        <v>543</v>
+      </c>
+      <c r="E168" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="F168" s="11" t="s">
+        <v>537</v>
+      </c>
+      <c r="G168" s="11" t="s">
+        <v>535</v>
+      </c>
+      <c r="H168" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="I168" s="11" t="s">
+        <v>544</v>
+      </c>
+      <c r="J168" s="11" t="s">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="169" spans="1:15">
+      <c r="A169" s="11" t="s">
+        <v>546</v>
+      </c>
+      <c r="B169" s="11" t="s">
+        <v>547</v>
+      </c>
+      <c r="C169" s="11" t="s">
+        <v>235</v>
+      </c>
+      <c r="D169" s="11" t="s">
+        <v>69</v>
+      </c>
+      <c r="E169" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="F169" s="11" t="s">
+        <v>537</v>
+      </c>
+      <c r="G169" s="11" t="s">
+        <v>535</v>
+      </c>
+      <c r="H169" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="I169" s="11" t="s">
+        <v>431</v>
+      </c>
+      <c r="J169" s="11" t="s">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="170" spans="1:15">
+      <c r="A170" s="11" t="s">
+        <v>548</v>
+      </c>
+      <c r="B170" s="11" t="s">
+        <v>549</v>
+      </c>
+      <c r="C170" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="D170" s="11" t="s">
+        <v>543</v>
+      </c>
+      <c r="E170" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="F170" s="11" t="s">
+        <v>537</v>
+      </c>
+      <c r="G170" s="11" t="s">
+        <v>535</v>
+      </c>
+      <c r="H170" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="I170" s="11" t="s">
+        <v>544</v>
+      </c>
+      <c r="J170" s="11" t="s">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="171" spans="1:15">
+      <c r="A171" s="11" t="s">
+        <v>550</v>
+      </c>
+      <c r="B171" s="11" t="s">
+        <v>551</v>
+      </c>
+      <c r="C171" s="11" t="s">
+        <v>552</v>
+      </c>
+      <c r="D171" s="11" t="s">
+        <v>69</v>
+      </c>
+      <c r="E171" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="F171" s="11" t="s">
+        <v>537</v>
+      </c>
+      <c r="G171" s="11" t="s">
+        <v>535</v>
+      </c>
+      <c r="H171" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="I171" s="11" t="s">
+        <v>431</v>
+      </c>
+      <c r="J171" s="11" t="s">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="172" spans="1:15">
+      <c r="A172" s="11" t="s">
+        <v>553</v>
+      </c>
+      <c r="B172" s="11" t="s">
+        <v>554</v>
+      </c>
+      <c r="C172" s="11" t="s">
+        <v>235</v>
+      </c>
+      <c r="D172" s="11" t="s">
+        <v>69</v>
+      </c>
+      <c r="E172" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="F172" s="11" t="s">
+        <v>537</v>
+      </c>
+      <c r="G172" s="11" t="s">
+        <v>535</v>
+      </c>
+      <c r="H172" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="I172" s="11" t="s">
+        <v>431</v>
+      </c>
+      <c r="J172" s="11" t="s">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="173" spans="1:15">
+      <c r="A173" s="11" t="s">
+        <v>555</v>
+      </c>
+      <c r="B173" s="11" t="s">
+        <v>556</v>
+      </c>
+      <c r="C173" s="11" t="s">
+        <v>235</v>
+      </c>
+      <c r="D173" s="11" t="s">
+        <v>69</v>
+      </c>
+      <c r="E173" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="F173" s="11" t="s">
+        <v>537</v>
+      </c>
+      <c r="G173" s="11" t="s">
+        <v>535</v>
+      </c>
+      <c r="H173" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="I173" s="11" t="s">
+        <v>431</v>
+      </c>
+      <c r="J173" s="11" t="s">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="174" spans="1:15">
+      <c r="A174" s="11" t="s">
+        <v>557</v>
+      </c>
+      <c r="B174" s="11" t="s">
+        <v>558</v>
+      </c>
+      <c r="C174" s="11" t="s">
+        <v>559</v>
+      </c>
+      <c r="D174" s="11" t="s">
+        <v>69</v>
+      </c>
+      <c r="E174" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="F174" s="11" t="s">
+        <v>537</v>
+      </c>
+      <c r="G174" s="11" t="s">
+        <v>535</v>
+      </c>
+      <c r="H174" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="I174" s="11" t="s">
+        <v>431</v>
+      </c>
+      <c r="J174" s="11" t="s">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="175" spans="1:15">
+      <c r="A175" s="11" t="s">
+        <v>560</v>
+      </c>
+      <c r="B175" s="11" t="s">
+        <v>561</v>
+      </c>
+      <c r="C175" s="11" t="s">
+        <v>562</v>
+      </c>
+      <c r="D175" s="11" t="s">
+        <v>69</v>
+      </c>
+      <c r="E175" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="F175" s="11" t="s">
+        <v>537</v>
+      </c>
+      <c r="G175" s="11" t="s">
+        <v>535</v>
+      </c>
+      <c r="H175" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="I175" s="11" t="s">
+        <v>431</v>
+      </c>
+      <c r="J175" s="11" t="s">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="176" spans="1:15">
+      <c r="A176" s="11" t="s">
+        <v>563</v>
+      </c>
+      <c r="B176" s="11" t="s">
+        <v>564</v>
+      </c>
+      <c r="C176" s="11" t="s">
+        <v>565</v>
+      </c>
+      <c r="D176" s="11" t="s">
+        <v>69</v>
+      </c>
+      <c r="E176" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="F176" s="11" t="s">
+        <v>566</v>
+      </c>
+      <c r="G176" s="11" t="s">
+        <v>567</v>
+      </c>
+      <c r="H176" s="11" t="s">
+        <v>102</v>
+      </c>
+      <c r="I176" s="11" t="s">
+        <v>431</v>
+      </c>
+      <c r="J176" s="11" t="s">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="177" spans="1:15">
+      <c r="A177" s="11" t="s">
+        <v>569</v>
+      </c>
+      <c r="B177" s="11" t="s">
+        <v>570</v>
+      </c>
+      <c r="C177" s="11" t="s">
+        <v>571</v>
+      </c>
+      <c r="D177" s="11" t="s">
+        <v>69</v>
+      </c>
+      <c r="E177" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="F177" s="11" t="s">
+        <v>566</v>
+      </c>
+      <c r="G177" s="11" t="s">
+        <v>567</v>
+      </c>
+      <c r="H177" s="11" t="s">
+        <v>102</v>
+      </c>
+      <c r="I177" s="11" t="s">
+        <v>431</v>
+      </c>
+      <c r="J177" s="11" t="s">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="178" spans="1:15">
+      <c r="A178" s="11" t="s">
+        <v>572</v>
+      </c>
+      <c r="B178" s="11" t="s">
+        <v>573</v>
+      </c>
+      <c r="C178" s="11" t="s">
+        <v>574</v>
+      </c>
+      <c r="D178" s="11" t="s">
+        <v>69</v>
+      </c>
+      <c r="E178" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="F178" s="11" t="s">
+        <v>537</v>
+      </c>
+      <c r="G178" s="11" t="s">
+        <v>535</v>
+      </c>
+      <c r="H178" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="I178" s="11" t="s">
+        <v>431</v>
+      </c>
+      <c r="J178" s="11" t="s">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="179" spans="1:15">
+      <c r="A179" s="11" t="s">
+        <v>575</v>
+      </c>
+      <c r="B179" s="11" t="s">
+        <v>576</v>
+      </c>
+      <c r="C179" s="11" t="s">
+        <v>577</v>
+      </c>
+      <c r="D179" s="11" t="s">
+        <v>69</v>
+      </c>
+      <c r="E179" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="F179" s="11" t="s">
+        <v>566</v>
+      </c>
+      <c r="G179" s="11" t="s">
+        <v>567</v>
+      </c>
+      <c r="H179" s="11" t="s">
+        <v>102</v>
+      </c>
+      <c r="I179" s="11" t="s">
+        <v>431</v>
+      </c>
+      <c r="J179" s="11" t="s">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="180" spans="1:15">
+      <c r="A180" s="11" t="s">
+        <v>578</v>
+      </c>
+      <c r="B180" s="11" t="s">
+        <v>579</v>
+      </c>
+      <c r="C180" s="11" t="s">
+        <v>574</v>
+      </c>
+      <c r="D180" s="11" t="s">
+        <v>69</v>
+      </c>
+      <c r="E180" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="F180" s="11" t="s">
+        <v>566</v>
+      </c>
+      <c r="G180" s="11" t="s">
+        <v>567</v>
+      </c>
+      <c r="H180" s="11" t="s">
+        <v>102</v>
+      </c>
+      <c r="I180" s="11" t="s">
+        <v>431</v>
+      </c>
+      <c r="J180" s="11" t="s">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="181" spans="1:15">
+      <c r="A181" s="11" t="s">
+        <v>580</v>
+      </c>
+      <c r="B181" s="11" t="s">
+        <v>581</v>
+      </c>
+      <c r="C181" s="11" t="s">
+        <v>571</v>
+      </c>
+      <c r="D181" s="11" t="s">
+        <v>69</v>
+      </c>
+      <c r="E181" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="F181" s="11" t="s">
+        <v>566</v>
+      </c>
+      <c r="G181" s="11" t="s">
+        <v>567</v>
+      </c>
+      <c r="H181" s="11" t="s">
+        <v>102</v>
+      </c>
+      <c r="I181" s="11" t="s">
+        <v>431</v>
+      </c>
+      <c r="J181" s="11" t="s">
+        <v>568</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:J164"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver" r:id="rId1ps"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B26"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1" topLeftCell="A19">
       <selection activeCell="A26" sqref="A26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="8.7109375" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="114.5703125" customWidth="true" style="5"/>
     <col min="2" max="2" width="8.7109375" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="5" t="s">
-        <v>532</v>
+        <v>582</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="6" t="s">
-        <v>533</v>
+        <v>583</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="7" t="s">
-        <v>534</v>
+        <v>584</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="7" t="s">
-        <v>535</v>
+        <v>585</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="7" t="s">
-        <v>536</v>
+        <v>586</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="7" t="s">
-        <v>537</v>
+        <v>587</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="7" t="s">
-        <v>538</v>
+        <v>588</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="5" t="s">
-        <v>539</v>
+        <v>589</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="9" t="s">
-        <v>540</v>
+        <v>590</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="5" t="s">
-        <v>541</v>
+        <v>591</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="5" t="s">
-        <v>542</v>
+        <v>592</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="5" t="s">
-        <v>543</v>
+        <v>593</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="5" t="s">
-        <v>544</v>
+        <v>594</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="5" t="s">
-        <v>538</v>
+        <v>588</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="5" t="s">
-        <v>545</v>
+        <v>595</v>
       </c>
     </row>
     <row r="18" spans="1:2" customHeight="1" ht="85.5">
       <c r="A18" s="8" t="s">
-        <v>546</v>
+        <v>596</v>
       </c>
     </row>
     <row r="20" spans="1:2" customHeight="1" ht="128.25">
       <c r="A20" s="7" t="s">
-        <v>547</v>
+        <v>597</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="7"/>
     </row>
     <row r="22" spans="1:2" customHeight="1" ht="71.25">
       <c r="A22" s="10" t="s">
-        <v>548</v>
+        <v>598</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" s="7"/>
     </row>
     <row r="24" spans="1:2" customHeight="1" ht="42.75">
       <c r="A24" s="7" t="s">
-        <v>549</v>
+        <v>599</v>
       </c>
     </row>
     <row r="26" spans="1:2" customHeight="1" ht="256.5">
       <c r="A26" s="7" t="s">
-        <v>550</v>
+        <v>600</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver" r:id="rId1ps"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>