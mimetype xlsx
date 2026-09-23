--- v0 (2026-08-23)
+++ v1 (2026-09-23)
@@ -16,51 +16,51 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Dati" sheetId="1" r:id="rId4"/>
     <sheet name="Informācija par datiem" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="519">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="520">
   <si>
     <t>Informācija par sankciju subjektu - personu, kā saimnieciskie resursi ir iesaldēti</t>
   </si>
   <si>
     <t>Informācija par iesaldētajiem saimnieciskajiem resursiem</t>
   </si>
   <si>
     <t>Saimniecisko resursu iesaldēšanas pamats</t>
   </si>
   <si>
     <t>1. Sankciju subjekts, kā saimnieciskie resursi ir iesaldēti (vārds, uzvārds / nosaukums)</t>
   </si>
   <si>
     <t>2. Dzimšanas datums / reģistrācijas Nr.</t>
   </si>
   <si>
     <t>3. Valstspiederība / reģistrācijas valsts</t>
   </si>
   <si>
     <t>4.  Iesaldēto saimniecisko resursu veids</t>
   </si>
   <si>
     <t>5. Iesaldēto saimniecisko resursu saistība ar sankciju subjektu</t>
   </si>
   <si>
@@ -1491,60 +1491,67 @@
   <si>
     <t>15.06.2026.</t>
   </si>
   <si>
     <t>Pārbaudīts, 28.07.2026.</t>
   </si>
   <si>
     <t>14.07.2026.</t>
   </si>
   <si>
     <t>LATPRODUKTI SIA</t>
   </si>
   <si>
     <t>40203246661</t>
   </si>
   <si>
     <t>05000071907</t>
   </si>
   <si>
     <t>Spaļu iela 1C, Daugavpils</t>
   </si>
   <si>
     <t>122877</t>
   </si>
   <si>
-    <t>Sergey Ivanovich SCHNEIDER</t>
-[...8 lines deleted...]
-    <t>Nē</t>
+    <t>Sergey Ivanovich SCHNEIDER;
+Andrey Ivanovich SCHNEIDER</t>
+  </si>
+  <si>
+    <t>16.06.1966.
+09.02.1974.</t>
+  </si>
+  <si>
+    <t>23.07.2026.
+23.07.2026.</t>
+  </si>
+  <si>
+    <t>269/2014
+269/2014</t>
+  </si>
+  <si>
+    <t>Pārbaudīts, 28.08.2026., precizēta informācija par sankciju sarakstā iekļautajām personām.</t>
   </si>
   <si>
     <t>21.08.2026.</t>
   </si>
   <si>
     <t>78565010001</t>
   </si>
   <si>
     <t>Jupatovkas iela 11G k-2, Lielie Dreizi, Griškānu pag., Rēzeknes nov., Jupatovkas iela 11G k-1, Lielie Dreizi, Griškānu pag., Rēzeknes nov.</t>
   </si>
   <si>
     <t>96965</t>
   </si>
   <si>
     <t>09000210218</t>
   </si>
   <si>
     <t>4. līnija 35A, Jelgava</t>
   </si>
   <si>
     <t>137334</t>
   </si>
   <si>
     <t>56010013455</t>
   </si>
@@ -1557,51 +1564,51 @@
   <si>
     <t>01000670567</t>
   </si>
   <si>
     <t>Spilves iela 24A, Rīga</t>
   </si>
   <si>
     <t>360085</t>
   </si>
   <si>
     <t>Valiente UAB Ārvalsts komersanta filiāle Latvijā</t>
   </si>
   <si>
     <t>40203286467</t>
   </si>
   <si>
     <t>01001220257</t>
   </si>
   <si>
     <t>Sergeja Eizenšteina iela 29, Rīga</t>
   </si>
   <si>
     <t>867779</t>
   </si>
   <si>
-    <t>Informācija tabulā pēdējo reizi atjaunota 21.08.2026.</t>
+    <t>Informācija tabulā pēdējo reizi atjaunota 28.08.2026.</t>
   </si>
   <si>
     <t>Iesaldētie nekustamie īpašumi</t>
   </si>
   <si>
     <t>Informācijas avots: Tiesu administrācija, Valsts zemes dienests</t>
   </si>
   <si>
     <t>* Skaidrojums par atzīmi "FID pārbaudīts": Lai nodrošinātu, ka FID publicētā informācija ir pamatota, FID 30 dienu laikā pēc informācijas publicēšanas izvērtē un gūst pārliecību, ka sankciju izpilde, tas ir, iesaldēšana vai atbrīvošana no iesaldēšanas, ir veikta atbilstoši normatīvo aktu prasībām. Atzīme 17. kolonnā “FID pārbaudīts” norāda, vai FID ir pabeidzis pārbaudi saistībā ar konkrēto sankciju subjektu. Ja pārbaude ir pabeigta, kolonnā “FID pārbaudīts” būs norādīts “Pārbaudīts” un precizēts pārbaudes pabeigšanas datums. Savukārt, kamēr informācija tiek pārbaudīta, minētajā kolonnā būs norādīts “Nē”. Vēršam uzmanību, ka saskaņā ar Ministru kabineta 26.03.2024. noteikumiem Nr. 184 “Starptautisko un nacionālo sankciju ierosināšanas un izpildes kārtība”, FID savā tīmekļa vietnē 16.04.2024. pirmreizēji publicētās informācijas pārbaudi veiks līdz 31.05.2024.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Verdana"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">**</t>
     </r>
     <r>
       <rPr>
@@ -8098,402 +8105,402 @@
       <c r="H107" s="27" t="s">
         <v>490</v>
       </c>
       <c r="I107" s="27" t="s">
         <v>490</v>
       </c>
       <c r="J107" s="27" t="s">
         <v>138</v>
       </c>
       <c r="K107" s="27" t="s">
         <v>138</v>
       </c>
       <c r="L107" s="27" t="s">
         <v>149</v>
       </c>
       <c r="M107" s="27" t="s">
         <v>491</v>
       </c>
       <c r="N107" s="27" t="s">
         <v>492</v>
       </c>
       <c r="O107" s="27" t="s">
         <v>493</v>
       </c>
       <c r="P107" s="27" t="s">
-        <v>33</v>
+        <v>494</v>
       </c>
       <c r="Q107" s="27" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="R107" s="27" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
     </row>
     <row r="108" spans="1:21">
       <c r="A108" s="27" t="s">
         <v>486</v>
       </c>
       <c r="B108" s="27" t="s">
         <v>487</v>
       </c>
       <c r="C108" s="27" t="s">
         <v>23</v>
       </c>
       <c r="D108" s="27" t="s">
         <v>135</v>
       </c>
       <c r="E108" s="27" t="s">
         <v>303</v>
       </c>
       <c r="F108" s="27" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="G108" s="27" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="H108" s="27" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="I108" s="27" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="J108" s="27" t="s">
         <v>138</v>
       </c>
       <c r="K108" s="27" t="s">
         <v>138</v>
       </c>
       <c r="L108" s="27" t="s">
         <v>149</v>
       </c>
       <c r="M108" s="27" t="s">
         <v>491</v>
       </c>
       <c r="N108" s="27" t="s">
         <v>492</v>
       </c>
       <c r="O108" s="27" t="s">
         <v>493</v>
       </c>
       <c r="P108" s="27" t="s">
-        <v>33</v>
+        <v>494</v>
       </c>
       <c r="Q108" s="27" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="R108" s="27" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
     </row>
     <row r="109" spans="1:21">
       <c r="A109" s="27" t="s">
         <v>486</v>
       </c>
       <c r="B109" s="27" t="s">
         <v>487</v>
       </c>
       <c r="C109" s="27" t="s">
         <v>23</v>
       </c>
       <c r="D109" s="27" t="s">
         <v>135</v>
       </c>
       <c r="E109" s="27" t="s">
         <v>303</v>
       </c>
       <c r="F109" s="27" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="G109" s="27" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="H109" s="27" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="I109" s="27" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="J109" s="27" t="s">
         <v>138</v>
       </c>
       <c r="K109" s="27" t="s">
         <v>138</v>
       </c>
       <c r="L109" s="27" t="s">
         <v>149</v>
       </c>
       <c r="M109" s="27" t="s">
         <v>491</v>
       </c>
       <c r="N109" s="27" t="s">
         <v>492</v>
       </c>
       <c r="O109" s="27" t="s">
         <v>493</v>
       </c>
       <c r="P109" s="27" t="s">
-        <v>33</v>
+        <v>494</v>
       </c>
       <c r="Q109" s="27" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="R109" s="27" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
     </row>
     <row r="110" spans="1:21">
       <c r="A110" s="27" t="s">
         <v>486</v>
       </c>
       <c r="B110" s="27" t="s">
         <v>487</v>
       </c>
       <c r="C110" s="27" t="s">
         <v>23</v>
       </c>
       <c r="D110" s="27" t="s">
         <v>135</v>
       </c>
       <c r="E110" s="27" t="s">
         <v>303</v>
       </c>
       <c r="F110" s="27" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="G110" s="27" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="H110" s="27" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="I110" s="27" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="J110" s="27" t="s">
         <v>138</v>
       </c>
       <c r="K110" s="27" t="s">
         <v>138</v>
       </c>
       <c r="L110" s="27" t="s">
         <v>149</v>
       </c>
       <c r="M110" s="27" t="s">
         <v>491</v>
       </c>
       <c r="N110" s="27" t="s">
         <v>492</v>
       </c>
       <c r="O110" s="27" t="s">
         <v>493</v>
       </c>
       <c r="P110" s="27" t="s">
-        <v>33</v>
+        <v>494</v>
       </c>
       <c r="Q110" s="27" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="R110" s="27" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
     </row>
     <row r="111" spans="1:21">
       <c r="A111" s="27" t="s">
         <v>486</v>
       </c>
       <c r="B111" s="27" t="s">
         <v>487</v>
       </c>
       <c r="C111" s="27" t="s">
         <v>23</v>
       </c>
       <c r="D111" s="27" t="s">
         <v>135</v>
       </c>
       <c r="E111" s="27" t="s">
         <v>303</v>
       </c>
       <c r="F111" s="27" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="G111" s="27" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="H111" s="27" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="I111" s="27" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="J111" s="27" t="s">
         <v>138</v>
       </c>
       <c r="K111" s="27" t="s">
         <v>138</v>
       </c>
       <c r="L111" s="27" t="s">
         <v>149</v>
       </c>
       <c r="M111" s="27" t="s">
         <v>491</v>
       </c>
       <c r="N111" s="27" t="s">
         <v>492</v>
       </c>
       <c r="O111" s="27" t="s">
         <v>493</v>
       </c>
       <c r="P111" s="27" t="s">
-        <v>33</v>
+        <v>494</v>
       </c>
       <c r="Q111" s="27" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="R111" s="27" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
     </row>
     <row r="112" spans="1:21">
       <c r="A112" s="27" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="B112" s="27" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="C112" s="27" t="s">
         <v>23</v>
       </c>
       <c r="D112" s="27" t="s">
         <v>135</v>
       </c>
       <c r="E112" s="27" t="s">
         <v>303</v>
       </c>
       <c r="F112" s="27" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="G112" s="27" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="H112" s="27" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="I112" s="27" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="J112" s="27" t="s">
         <v>138</v>
       </c>
       <c r="K112" s="27" t="s">
         <v>138</v>
       </c>
       <c r="L112" s="27" t="s">
         <v>149</v>
       </c>
       <c r="M112" s="27" t="s">
         <v>491</v>
       </c>
       <c r="N112" s="27" t="s">
         <v>492</v>
       </c>
       <c r="O112" s="27" t="s">
         <v>493</v>
       </c>
       <c r="P112" s="27" t="s">
-        <v>33</v>
+        <v>494</v>
       </c>
       <c r="Q112" s="27" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="R112" s="27" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="L1:R1"/>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="D1:K1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver" r:id="rId1ps"/>
   <tableParts count="1">
     <tablePart r:id="rId_table_1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B12"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="8.85546875" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="114.5703125" customWidth="true" style="2"/>
     <col min="2" max="2" width="8.85546875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="2" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="3" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="6" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
     </row>
     <row r="6" spans="1:2" customHeight="1" ht="128.25">
       <c r="A6" s="4" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="4"/>
     </row>
     <row r="8" spans="1:2" customHeight="1" ht="71.25">
       <c r="A8" s="7" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
     </row>
     <row r="10" spans="1:2" customHeight="1" ht="128.25">
       <c r="A10" s="4" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="5"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver" r:id="rId1ps"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>