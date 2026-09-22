--- v0 (2026-08-25)
+++ v1 (2026-09-22)
@@ -383,72 +383,75 @@
   <si>
     <t>Pārbaudīts, 20.01.2025.</t>
   </si>
   <si>
     <t>10.01.2025.</t>
   </si>
   <si>
     <t>Sabiedrība ar ierobežotu atbildību "BELPIŠČEPROM"</t>
   </si>
   <si>
     <t>50003714481</t>
   </si>
   <si>
     <t>Pārbaudīts, 10.03.2026.</t>
   </si>
   <si>
     <t>10.03.2026.</t>
   </si>
   <si>
     <t>LATPRODUKTI SIA</t>
   </si>
   <si>
     <t>40203246661</t>
   </si>
   <si>
-    <t>Sergey Ivanovich SCHNEIDER</t>
-[...8 lines deleted...]
-    <t>Nē</t>
+    <t>Sergey Ivanovich SCHNEIDER;
+Andrey Ivanovich SCHNEIDER</t>
+  </si>
+  <si>
+    <t>16.06.1966.
+09.02.1974.</t>
+  </si>
+  <si>
+    <t>23.07.2026.
+23.07.2026.</t>
+  </si>
+  <si>
+    <t>Pārbaudīts, 28.08.2026., precizēta informācija par sankciju sarakstā iekļautajām personām</t>
   </si>
   <si>
     <t>31.07.2026.</t>
   </si>
   <si>
     <t>Valiente UAB Ārvalsts komersanta filiāle Latvijā</t>
   </si>
   <si>
     <t>40203286467</t>
   </si>
   <si>
-    <t>Informācija tabulā pēdējo reizi atjaunota 31.07.2026.</t>
+    <t>Informācija tabulā pēdējo reizi atjaunota 28.08.2026.</t>
   </si>
   <si>
     <t>Iesaldētās kapitāldaļas</t>
   </si>
   <si>
     <t>Informācijas avots: Uzņēmumu reģistrs</t>
   </si>
   <si>
     <t>* Skaidrojums par atzīmi "FID pārbaudīts": Lai nodrošinātu, ka FID publicētā informācija ir pamatota, FID 30 dienu laikā pēc informācijas publicēšanas izvērtē un gūst pārliecību, ka sankciju izpilde, tas ir, iesaldēšana vai atbrīvošana no iesaldēšanas, ir veikta atbilstoši normatīvo aktu prasībām. Atzīme 10. kolonnā “FID pārbaudīts” norāda, vai FID ir pabeidzis pārbaudi saistībā ar konkrēto sankciju subjektu. Ja pārbaude ir pabeigta, kolonnā “FID pārbaudīts” būs norādīts “Pārbaudīts” un precizēts pārbaudes pabeigšanas datums. Savukārt, kamēr informācija tiek pārbaudīta, minētajā kolonnā būs norādīts “Nē”. Vēršam uzmanību, ka saskaņā ar Ministru kabineta 26.03.2024. noteikumiem Nr. 184 “Starptautisko un nacionālo sankciju ierosināšanas un izpildes kārtība”, FID savā tīmekļa vietnē 16.04.2024. pirmreizēji publicētās informācijas pārbaudi veiks līdz 31.05.2024.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Verdana"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">**</t>
     </r>
     <r>
       <rPr>
@@ -1997,86 +2000,86 @@
       <c r="A26" s="22" t="s">
         <v>114</v>
       </c>
       <c r="B26" s="22" t="s">
         <v>115</v>
       </c>
       <c r="C26" s="22" t="s">
         <v>16</v>
       </c>
       <c r="D26" s="22" t="s">
         <v>17</v>
       </c>
       <c r="E26" s="22" t="s">
         <v>29</v>
       </c>
       <c r="F26" s="22" t="s">
         <v>116</v>
       </c>
       <c r="G26" s="22" t="s">
         <v>117</v>
       </c>
       <c r="H26" s="22" t="s">
         <v>118</v>
       </c>
       <c r="I26" s="22" t="s">
-        <v>22</v>
+        <v>100</v>
       </c>
       <c r="J26" s="22" t="s">
         <v>119</v>
       </c>
       <c r="K26" s="22" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" s="22" t="s">
         <v>121</v>
       </c>
       <c r="B27" s="22" t="s">
         <v>122</v>
       </c>
       <c r="C27" s="22" t="s">
         <v>16</v>
       </c>
       <c r="D27" s="22" t="s">
         <v>17</v>
       </c>
       <c r="E27" s="22" t="s">
         <v>29</v>
       </c>
       <c r="F27" s="22" t="s">
         <v>116</v>
       </c>
       <c r="G27" s="22" t="s">
         <v>117</v>
       </c>
       <c r="H27" s="22" t="s">
         <v>118</v>
       </c>
       <c r="I27" s="22" t="s">
-        <v>22</v>
+        <v>100</v>
       </c>
       <c r="J27" s="22" t="s">
         <v>119</v>
       </c>
       <c r="K27" s="22" t="s">
         <v>120</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="E1:K1"/>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver" r:id="rId1ps"/>
   <tableParts count="1">
     <tablePart r:id="rId_table_1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>